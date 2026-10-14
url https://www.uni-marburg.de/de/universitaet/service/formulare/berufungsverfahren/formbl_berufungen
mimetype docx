--- v0 (2026-07-09)
+++ v1 (2026-10-14)
@@ -5,66 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE4130" w:rsidRPr="00F23910" w14:paraId="51FE86CD" w14:textId="77777777" w:rsidTr="00033A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CA35B9D" w14:textId="174A439C" w:rsidR="00DE4130" w:rsidRPr="00F23910" w:rsidRDefault="00B23CE5" w:rsidP="00092DDD">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17107FFB" wp14:editId="6F0A7E85">
                   <wp:extent cx="2867903" cy="1577843"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="Grafik 7">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6100AA08-C11F-4B73-AAD0-158CAAC1AE94}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
@@ -299,58 +298,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> einstimmig</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -376,58 +375,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mehrheitlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1240,58 +1239,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
@@ -1321,58 +1320,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
@@ -1402,58 +1401,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
@@ -1483,58 +1482,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
@@ -1564,58 +1563,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> W1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1641,167 +1640,157 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> befristete Professur für ______ Jahre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14F35AF4" w14:textId="77777777" w:rsidR="00A6048C" w:rsidRPr="00F23910" w:rsidRDefault="00A6048C" w:rsidP="009E6E43">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Track:</w:t>
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tenure Track:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="56F50F97" w14:textId="77777777" w:rsidR="00A6048C" w:rsidRPr="00F23910" w:rsidRDefault="00A6048C" w:rsidP="009E6E43">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1823,58 +1812,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1919,165 +1908,154 @@
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F87A86" w:rsidRPr="00F23910" w14:paraId="5B92108D" w14:textId="77777777" w:rsidTr="00300898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DB558A7" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5116B2F8" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="009E6E43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Name, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EDCA5B0" w14:textId="17725025" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="005F2C07" w:rsidP="009E6E43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00F87A86" w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> und </w:t>
+              <w:t xml:space="preserve"> und Ort</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F87A86" w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Ort</w:t>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F23910">
-[...25 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00F87A86" w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F87A86" w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>derzeitigen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F87A86" w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2146,97 +2124,84 @@
               <w:t>am</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87A86" w:rsidRPr="00F23910" w14:paraId="097AE579" w14:textId="77777777" w:rsidTr="00300898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D91E2F8" w14:textId="30A496AC" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00891774" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Platz</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Platz 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30BCED3B" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AE5BF8E" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF2A399" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
@@ -2250,97 +2215,84 @@
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87A86" w:rsidRPr="00F23910" w14:paraId="2373C725" w14:textId="77777777" w:rsidTr="00300898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AC211F9" w14:textId="2E31A9AD" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00891774" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Platz</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Platz 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12384E15" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15184031" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E6352FE" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
@@ -2354,97 +2306,84 @@
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87A86" w:rsidRPr="00F23910" w14:paraId="45F121D5" w14:textId="77777777" w:rsidTr="00300898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BABAD5C" w14:textId="7ADEA1AF" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00891774" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Platz</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>Platz 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="742670DE" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01C4FBAC" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="9284"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CF7B53F" w14:textId="77777777" w:rsidR="00F87A86" w:rsidRPr="00F23910" w:rsidRDefault="00F87A86" w:rsidP="000B5E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4606"/>
@@ -2621,58 +2560,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> einstimmig</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2698,58 +2637,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mehrheitlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3058,58 +2997,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> einstimmig</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3135,58 +3074,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mehrheitlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3422,58 +3361,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4730,58 +4669,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wegberufung</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4808,58 +4747,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ruhestand</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4938,58 +4877,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> andere</w:t>
             </w:r>
             <w:r w:rsidR="006F49AE" w:rsidRPr="00F23910">
               <w:rPr>
@@ -5091,58 +5030,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
-[...6 lines deleted...]
-            <w:r w:rsidR="00F23910" w:rsidRPr="00F23910">
+            <w:r w:rsidRPr="00F23910">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Die Stelle wurde neu zugewiesen durch </w:t>
             </w:r>
             <w:r w:rsidR="00010EFE" w:rsidRPr="00F23910">
               <w:rPr>
@@ -6086,60 +6025,58 @@
               </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E634AFA" w14:textId="5E60A88D" w:rsidR="004B3560" w:rsidRPr="00F23910" w:rsidRDefault="004B3560" w:rsidP="004610C1">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Schwerb</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B3560" w:rsidRPr="00F23910" w14:paraId="380A082D" w14:textId="77777777" w:rsidTr="008A50CF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4F0A86EF" w14:textId="77777777" w:rsidR="004B3560" w:rsidRPr="00F23910" w:rsidRDefault="004B3560" w:rsidP="000B5E9C">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7547,87 +7484,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D6E1F7" w14:textId="375097AE" w:rsidR="00EC5E7C" w:rsidRPr="00F23910" w:rsidRDefault="00BA252D" w:rsidP="00A34ACC">
+          <w:p w14:paraId="43D6E1F7" w14:textId="3D0C80ED" w:rsidR="00EC5E7C" w:rsidRPr="00F23910" w:rsidRDefault="00BA252D" w:rsidP="00A34ACC">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Widerspruch oder Stellungnahme der/des Frauen- und Gleichstellungsbeauftragen oder der/des Beauftragten für Menschen mit Behinderungen:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
-              <w:rPr>
-[...15 lines deleted...]
-            <w:r w:rsidR="00EC5E7C" w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A042329" w14:textId="77777777" w:rsidR="0014015B" w:rsidRPr="00F23910" w:rsidRDefault="0014015B" w:rsidP="00300898">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC5AA31" w14:textId="77777777" w:rsidR="00EC5BE9" w:rsidRPr="00F23910" w:rsidRDefault="00EC5BE9" w:rsidP="00EC5BE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="10"/>
@@ -8015,51 +7935,50 @@
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="051D921D" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F98FC17" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wissenschaftliche und künstlerische Qualifizierungen:</w:t>
             </w:r>
@@ -8096,51 +8015,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="3AE163BE" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A7B2884" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -8194,51 +8112,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="184F04C4" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73BC4849" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -8256,51 +8173,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="2D0975C5" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A76A088" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -8318,51 +8234,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesamtnote der Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="021296D1" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EF7E2F4" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -8380,51 +8295,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Weiteres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="5DE80F1B" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E308487" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -8451,51 +8365,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">b) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Habilitation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="0AF015E8" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A986FF4" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -8537,51 +8450,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="792E007D" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37851BFB" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -8594,51 +8506,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="40CE7587" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74D5C01B" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -8686,51 +8597,50 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>professur</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="79970E1E" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B7FA398" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -8774,51 +8684,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="1269A7CF" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33058EBC" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -8849,51 +8758,50 @@
           </w:tcPr>
           <w:p w14:paraId="27556753" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="188710F4" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A575CB4" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10556,51 +10464,50 @@
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="6EBF7DD4" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31D66D3C" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wissenschaftliche und künstlerische Qualifizierungen:</w:t>
             </w:r>
@@ -10637,51 +10544,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="59C6E4A6" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="434B2D8B" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -10735,51 +10641,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="33E1D023" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E3EA080" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -10797,51 +10702,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="39ACC156" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78FAABFF" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -10859,51 +10763,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesamtnote der Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="12164E2A" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3381DFB4" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10921,51 +10824,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Weiteres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="2DF5E095" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CC16537" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -10992,51 +10894,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">b) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Habilitation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="184FDF54" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB56F9F" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -11078,51 +10979,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="56EB66E8" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B3745B9" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -11135,51 +11035,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="7FFD6A3A" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FD7C8E5" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -11219,51 +11118,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>- oder Qualifikations</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>professur:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="42F74296" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37E11E12" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -11307,51 +11205,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="4CE7D2E9" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22C23F6C" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -11382,51 +11279,50 @@
           </w:tcPr>
           <w:p w14:paraId="75E77E5E" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="1FBFC9B4" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74930ABC" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -12881,51 +12777,50 @@
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="070A8828" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="696C8C93" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wissenschaftliche und künstlerische Qualifizierungen:</w:t>
             </w:r>
@@ -12962,51 +12857,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="26190B52" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A1624F2" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -13060,51 +12954,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="1D491932" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29D40C14" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -13122,51 +13015,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="2A5F9538" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="185863B7" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -13184,51 +13076,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesamtnote der Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="1D6B3289" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FEC4B7A" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -13246,51 +13137,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Weiteres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="10F9DB20" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="347E6A31" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -13317,51 +13207,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">b) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Habilitation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="0ACEF5CC" w14:textId="77777777" w:rsidTr="00A74503">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C581B49" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -13419,51 +13308,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="65A7A3F8" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B858DE" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -13476,51 +13364,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="1B7DA4F0" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B4A3E14" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -13568,51 +13455,50 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>professur</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="39878013" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E2D42C9" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -13656,51 +13542,50 @@
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23910">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="195AEE20" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E4922C9" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -13731,51 +13616,50 @@
           </w:tcPr>
           <w:p w14:paraId="78EF8F57" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3119" w:rsidRPr="00F23910" w14:paraId="64EBE5CA" w14:textId="77777777" w:rsidTr="001E3119">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="506DFC4B" w14:textId="77777777" w:rsidR="001E3119" w:rsidRPr="00F23910" w:rsidRDefault="001E3119" w:rsidP="00772837">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -14967,199 +14851,199 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EADAC58" w14:textId="77777777" w:rsidR="007C7863" w:rsidRPr="00F23910" w:rsidRDefault="007C7863" w:rsidP="0014015B">
       <w:pPr>
         <w:ind w:left="-74"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C7863" w:rsidRPr="00F23910" w:rsidSect="0014015B">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="964" w:right="1418" w:bottom="709" w:left="1418" w:header="567" w:footer="425" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26187417" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
+    <w:p w14:paraId="4010C5CC" w14:textId="77777777" w:rsidR="00E6578D" w:rsidRDefault="00E6578D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B534009" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
+    <w:p w14:paraId="17719110" w14:textId="77777777" w:rsidR="00E6578D" w:rsidRDefault="00E6578D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201F" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02957966" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E6B61FD" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
+    <w:p w14:paraId="7D9A1C41" w14:textId="77777777" w:rsidR="00E6578D" w:rsidRDefault="00E6578D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51470B94" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
+    <w:p w14:paraId="1803ECE3" w14:textId="77777777" w:rsidR="00E6578D" w:rsidRDefault="00E6578D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79A47A16" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="35EC8AA4" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70F17668" w14:textId="5D44AE10" w:rsidR="0051421A" w:rsidRPr="00B23CE5" w:rsidRDefault="0051421A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B23CE5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
         <w:b/>
         <w:bCs/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="00B23CE5">
       <w:rPr>
@@ -15273,80 +15157,80 @@
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00B23CE5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
         <w:b/>
         <w:bCs/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A58716F" w14:textId="77777777" w:rsidR="0051421A" w:rsidRDefault="0051421A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66406424"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="27C0690A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="588"/>
         </w:tabs>
         <w:ind w:left="588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1559321153">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15395,50 +15279,51 @@
     <w:rsid w:val="00365D6E"/>
     <w:rsid w:val="00392BA9"/>
     <w:rsid w:val="003B28BA"/>
     <w:rsid w:val="003D7090"/>
     <w:rsid w:val="00400AF5"/>
     <w:rsid w:val="00415318"/>
     <w:rsid w:val="00416A21"/>
     <w:rsid w:val="00451F1C"/>
     <w:rsid w:val="00457C4D"/>
     <w:rsid w:val="004610C1"/>
     <w:rsid w:val="00476813"/>
     <w:rsid w:val="00482DB7"/>
     <w:rsid w:val="004A2481"/>
     <w:rsid w:val="004B3560"/>
     <w:rsid w:val="004C059C"/>
     <w:rsid w:val="004C1C90"/>
     <w:rsid w:val="004D62AB"/>
     <w:rsid w:val="004F5CB0"/>
     <w:rsid w:val="0051421A"/>
     <w:rsid w:val="00514DB9"/>
     <w:rsid w:val="00522015"/>
     <w:rsid w:val="00522452"/>
     <w:rsid w:val="005B19F2"/>
     <w:rsid w:val="005B3947"/>
     <w:rsid w:val="005C5D8F"/>
+    <w:rsid w:val="005C6AED"/>
     <w:rsid w:val="005E70A8"/>
     <w:rsid w:val="005F2C07"/>
     <w:rsid w:val="00610260"/>
     <w:rsid w:val="006158BC"/>
     <w:rsid w:val="00640120"/>
     <w:rsid w:val="006614AF"/>
     <w:rsid w:val="00666D82"/>
     <w:rsid w:val="006673C7"/>
     <w:rsid w:val="006677DE"/>
     <w:rsid w:val="006F49AE"/>
     <w:rsid w:val="006F6FB6"/>
     <w:rsid w:val="0071223D"/>
     <w:rsid w:val="0072099B"/>
     <w:rsid w:val="00727B37"/>
     <w:rsid w:val="00750424"/>
     <w:rsid w:val="00757875"/>
     <w:rsid w:val="00772837"/>
     <w:rsid w:val="00775572"/>
     <w:rsid w:val="007C72CC"/>
     <w:rsid w:val="007C7863"/>
     <w:rsid w:val="007E49AD"/>
     <w:rsid w:val="007E6AC8"/>
     <w:rsid w:val="00837238"/>
     <w:rsid w:val="00891774"/>
     <w:rsid w:val="00893CCD"/>
@@ -15472,99 +15357,101 @@
     <w:rsid w:val="00B56CB1"/>
     <w:rsid w:val="00B6504F"/>
     <w:rsid w:val="00BA252D"/>
     <w:rsid w:val="00BA318F"/>
     <w:rsid w:val="00BA36A3"/>
     <w:rsid w:val="00C41183"/>
     <w:rsid w:val="00C540C4"/>
     <w:rsid w:val="00CA566F"/>
     <w:rsid w:val="00CD4515"/>
     <w:rsid w:val="00D150CB"/>
     <w:rsid w:val="00D3303C"/>
     <w:rsid w:val="00D5509F"/>
     <w:rsid w:val="00D62895"/>
     <w:rsid w:val="00D80740"/>
     <w:rsid w:val="00D950B2"/>
     <w:rsid w:val="00DA05F7"/>
     <w:rsid w:val="00DB6911"/>
     <w:rsid w:val="00DC13B9"/>
     <w:rsid w:val="00DE1685"/>
     <w:rsid w:val="00DE3C07"/>
     <w:rsid w:val="00DE4130"/>
     <w:rsid w:val="00DE5BA4"/>
     <w:rsid w:val="00E06F72"/>
     <w:rsid w:val="00E35E44"/>
     <w:rsid w:val="00E506CF"/>
+    <w:rsid w:val="00E6578D"/>
+    <w:rsid w:val="00EA7E0F"/>
     <w:rsid w:val="00EB4159"/>
     <w:rsid w:val="00EC15B6"/>
     <w:rsid w:val="00EC220B"/>
     <w:rsid w:val="00EC5BE9"/>
     <w:rsid w:val="00EC5E7C"/>
     <w:rsid w:val="00ED397F"/>
     <w:rsid w:val="00EE4E7C"/>
     <w:rsid w:val="00F23910"/>
     <w:rsid w:val="00F57FEC"/>
     <w:rsid w:val="00F74B16"/>
     <w:rsid w:val="00F87A86"/>
     <w:rsid w:val="00FA21AD"/>
     <w:rsid w:val="00FC4C1B"/>
     <w:rsid w:val="00FC54DA"/>
     <w:rsid w:val="00FC54FB"/>
     <w:rsid w:val="00FF4A84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="56766C1C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3A498910-BD7D-4FC3-83A1-11766CA6CFA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -16123,51 +16010,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EC5E7C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -16398,69 +16285,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>806</Words>
-  <Characters>6546</Characters>
+  <Words>1003</Words>
+  <Characters>6319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>lfd. Nummer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Philipps-Universität Marburg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7338</CharactersWithSpaces>
+  <CharactersWithSpaces>7308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>lfd. Nummer</dc:title>
   <dc:subject/>
   <dc:creator>Dekanat FB 20</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>