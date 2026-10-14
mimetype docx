--- v0 (2025-10-08)
+++ v1 (2026-10-14)
@@ -1,1870 +1,2149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5789CFBD" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56" w:rsidP="00917FA7">
+    <w:p w14:paraId="5789CFBD" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="009718E0" w:rsidRDefault="008E0D56" w:rsidP="00917FA7">
       <w:pPr>
         <w:pStyle w:val="Sprechblasentext"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009718E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Philipps-Universität Marburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF359BA" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="5CF359BA" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das Präsidium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC62D20" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="7EC62D20" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BE2ECC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="13BE2ECC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Stellungnahme des Senats zu dem Verleihungsvorschlag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0215F97E" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="0215F97E" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">für eine außerplanmäßige Professur </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2010FECA" w14:textId="58C6DA43" w:rsidR="008E0D56" w:rsidRDefault="00055EEF">
+    <w:p w14:paraId="2010FECA" w14:textId="58C6DA43" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="00055EEF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>gem. § 3 Abs. 3 Ziffer 8</w:t>
       </w:r>
-      <w:r w:rsidR="000928BB">
-[...10 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="000928BB" w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00165A42">
-[...5 lines deleted...]
-        <w:t>§ 42 Abs. 2 Ziffer 11 HessHG</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000928BB" w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GrundO</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000928BB" w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00165A42" w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 42 Abs. 2 Ziffer 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00165A42" w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>HessHG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="470B3EB6" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="470B3EB6" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterlage für TOP </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> der Senatssitzung am </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text2"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C12D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1571A6DC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="1571A6DC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="1654"/>
         <w:gridCol w:w="1465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E0D56" w14:paraId="778FA3D1" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="778FA3D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441AF820" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="441AF820" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fachbereich:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="59ADB1EC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="59ADB1EC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="54082EE5" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="54082EE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8C7725" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56" w:rsidP="00D34737">
+          <w:p w14:paraId="5C8C7725" w14:textId="4699DB04" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="00DA0EC3" w:rsidP="00D34737">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titel und </w:t>
+            </w:r>
+            <w:r w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name de</w:t>
             </w:r>
-            <w:r w:rsidR="00D34737">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00D34737" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r/des</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vorgeschlagenen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="13C3A7C7" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="13C3A7C7" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="7C5B4260" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="7C5B4260" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FBEA78" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="58FBEA78" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geboren am:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="535EF148" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="535EF148" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="5597D75D" w14:textId="77777777">
-[...44 lines deleted...]
-      <w:tr w:rsidR="008E0D56" w14:paraId="2914D3B9" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="2914D3B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2DE945" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="3D2DE945" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zeitpunkt der Promotion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="255AD7C8" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="255AD7C8" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="42425154" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="42425154" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0B1F4D" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="1F0B1F4D" w14:textId="16039D39" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zeitpunkt der Habilitation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="08BC7E34" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="08BC7E34" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="62EE3483" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="62EE3483" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0536E573" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="0536E573" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Privatdozent: Ernennung am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="260D2FC4" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="260D2FC4" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="18F302D4" w14:textId="77777777">
+      <w:tr w:rsidR="00DA0EC3" w:rsidRPr="00C12D8C" w14:paraId="7782899C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="467B76E3" w14:textId="73E565CD" w:rsidR="00DA0EC3" w:rsidRPr="00C12D8C" w:rsidRDefault="00DA0EC3">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zeitpunkt der Tenure-Track-Evaluation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="098CBEDB" w14:textId="77777777" w:rsidR="00DA0EC3" w:rsidRPr="00C12D8C" w:rsidRDefault="00DA0EC3">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="18F302D4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67617C46" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="67617C46" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wurde der Nachweis einer mindestens sechsjährigen Bewährung in Forschung und Lehre erbracht?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E97ED8" w14:textId="2780923C" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="00DA0EC3">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
+            </w:r>
+            <w:r w:rsidR="00186256">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hochschulen</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(n), Ort, Land</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B3F026" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3310A6D1" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="3310A6D1" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>von</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DC5E91" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="20DC5E91" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4124B4D2" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="4124B4D2" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>bis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3839B574" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="3839B574" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="70B1B451" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="70B1B451" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC030C5" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="3DC030C5" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jetzige Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="111BC06C" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="111BC06C" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="7BD618BF" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="17E757E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5F7365" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="5F805CC2" w14:textId="30B7A3CA" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="00DA0EC3">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Zukünftige Lehrtätigkeit:</w:t>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zukünftige </w:t>
+            </w:r>
+            <w:r w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lehrveranstaltungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA489F">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Themen) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>und Veranstaltungsformen</w:t>
+            </w:r>
+            <w:r w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24DAE028" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="5A73649A" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="17E757E4" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="6AB1F857" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F805CC2" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="2123878B" w14:textId="6295D4D5" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Lehrveranstaltungen:</w:t>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Art der Durchführung</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67A3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der 2 SWS/Semester</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (jedes Semester/alle zwei Semester)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5A73649A" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="6B139E6F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...47 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="489110B9" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="489110B9" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3200"/>
           <w:tab w:val="left" w:pos="6614"/>
           <w:tab w:val="left" w:pos="9568"/>
         </w:tabs>
         <w:ind w:left="68"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2954"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E0D56" w14:paraId="45122E6A" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="45122E6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="003B715D" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="003B715D" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:pStyle w:val="berschrift3"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gutachten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03789C56" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56" w:rsidP="00D34737">
+          <w:p w14:paraId="03789C56" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56" w:rsidP="00D34737">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(mindestens </w:t>
             </w:r>
-            <w:r w:rsidR="00D34737">
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00D34737" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zwei</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> für außerplanmäßige Profess</w:t>
             </w:r>
-            <w:r w:rsidR="00D34737">
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00D34737" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uren</w:t>
             </w:r>
-            <w:r w:rsidR="00E55B50">
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00E55B50" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="3CAD7824" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="3CAD7824" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="658B6FEF" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="00D34737">
+          <w:p w14:paraId="658B6FEF" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="00D34737">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Namen der Gutachter/innen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31520C33" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="31520C33" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AADB57" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="33AADB57" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Votum der Gutachter</w:t>
             </w:r>
-            <w:r w:rsidR="00D34737">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00D34737" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/innen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="21FA8BD0" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="21FA8BD0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65E6C741" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="65E6C741" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61770212" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="61770212" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D97573D" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="2D97573D" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="42E626C1" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="42E626C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D27D6F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="23D27D6F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D22E11E" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5D22E11E" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2314EA" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1E2314EA" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="2EDF0102" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="2EDF0102" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12699A79" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="12699A79" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7857DE0F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7857DE0F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEED7F0" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5DEED7F0" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="019560BC" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="019560BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C367601" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="3C367601" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1059DAC2" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1059DAC2" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="622A0882" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="622A0882" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AACC94A" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="5AACC94A" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3200"/>
           <w:tab w:val="left" w:pos="6614"/>
           <w:tab w:val="left" w:pos="9568"/>
         </w:tabs>
         <w:ind w:left="68"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E0D56" w14:paraId="38B4E0EA" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="38B4E0EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="31B2F02E" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="31B2F02E" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Votum des Fachbereichsrats vom </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="01D147E8" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="01D147E8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E25406F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="0E25406F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Abstimmungsergebnis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4625AA7B" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="4625AA7B" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0A0774" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="2E0A0774" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51CCADA7" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="51CCADA7" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="342EC892" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="342EC892" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="721DE0E7" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="721DE0E7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C051F7" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="54C051F7" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>insgesamt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="711563E5" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="711563E5" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA64000" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="5CA64000" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70F22AEC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="70F22AEC" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1565814B" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="1565814B" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="508D8C49" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="508D8C49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7F49E2C5" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="7F49E2C5" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sondervoten/Minderheitsvoten:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0D56" w14:paraId="3175C3D9" w14:textId="77777777">
+      <w:tr w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w14:paraId="3175C3D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="614BBBF0" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+          <w:p w14:paraId="614BBBF0" w14:textId="7FC7D9BC" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="00FA489F">
             <w:pPr>
               <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Besondere Bemerkungen:</w:t>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sonstige</w:t>
+            </w:r>
+            <w:r w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bemerkungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DE7379F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRDefault="008E0D56">
+    <w:p w14:paraId="0DE7379F" w14:textId="77777777" w:rsidR="008E0D56" w:rsidRPr="00C12D8C" w:rsidRDefault="008E0D56">
       <w:pPr>
         <w:spacing w:before="40" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008E0D56">
+    <w:sectPr w:rsidR="008E0D56" w:rsidRPr="00C12D8C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="1021" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans">
+    <w:panose1 w:val="020B0502040504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201F" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="39525378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B666E6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2006,154 +2285,164 @@
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="54E8DD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2090614685">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1650865066">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="420369661">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1615481006">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="238944830">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1231842782">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="953097122">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1974826384">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="722295104">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="37975696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0044789E"/>
     <w:rsid w:val="00055EEF"/>
     <w:rsid w:val="000928BB"/>
     <w:rsid w:val="000F0046"/>
     <w:rsid w:val="00165A42"/>
+    <w:rsid w:val="00186256"/>
     <w:rsid w:val="00420919"/>
     <w:rsid w:val="0042098D"/>
+    <w:rsid w:val="00435C5B"/>
     <w:rsid w:val="0044789E"/>
+    <w:rsid w:val="005C224C"/>
     <w:rsid w:val="006907CA"/>
     <w:rsid w:val="008E0D56"/>
     <w:rsid w:val="00917FA7"/>
+    <w:rsid w:val="009718E0"/>
     <w:rsid w:val="009842FF"/>
+    <w:rsid w:val="009B1675"/>
     <w:rsid w:val="00A42967"/>
+    <w:rsid w:val="00A53885"/>
+    <w:rsid w:val="00A67A3B"/>
     <w:rsid w:val="00BC4B97"/>
+    <w:rsid w:val="00C12D8C"/>
     <w:rsid w:val="00D34737"/>
+    <w:rsid w:val="00DA0EC3"/>
     <w:rsid w:val="00E55B50"/>
+    <w:rsid w:val="00FA489F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0D786E15"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4CC023CE-CCA8-4EB7-8E26-BC686C6FE364}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2225,94 +2514,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2679,51 +2972,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00917FA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00917FA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2954,70 +3247,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>846</Characters>
+  <Pages>2</Pages>
+  <Words>143</Words>
+  <Characters>905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Stellungnahme des Senats zu Ernennungsvorschlägen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Philipps-Universität Marburg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>952</CharactersWithSpaces>
+  <CharactersWithSpaces>1046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Stellungnahme des Senats zu Ernennungsvorschlägen</dc:title>
   <dc:subject/>
   <dc:creator>Berwanger, Katrin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>